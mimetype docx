--- v0 (2025-10-05)
+++ v1 (2026-10-11)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="3510"/>
       </w:tblGrid>
       <w:tr w:rsidR="008970F6" w:rsidRPr="00FA1398" w14:paraId="78001A69" w14:textId="77777777" w:rsidTr="008970F6">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
@@ -552,99 +552,96 @@
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27C49" w:rsidRPr="00FA1398" w14:paraId="66973DF9" w14:textId="77777777" w:rsidTr="00EC5845">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C7871D" w14:textId="79555D3A" w:rsidR="00E27C49" w:rsidRPr="001418BB" w:rsidRDefault="00E27C49" w:rsidP="00AE23B2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="10985" w:type="dxa"/>
+        <w:tblW w:w="10805" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="630"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="629"/>
+        <w:gridCol w:w="451"/>
+        <w:gridCol w:w="355"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="1079"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="1359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="716"/>
-        <w:gridCol w:w="4595"/>
-        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="4596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="3157762F" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="3157762F" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="13C96C96" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -656,1189 +653,1987 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applicant Information</w:t>
             </w:r>
             <w:r w:rsidRPr="003B78D3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="47BDBB50" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="47BDBB50" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="035DABB1" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9044C5" w14:textId="25216157" w:rsidR="00AE23B2" w:rsidRPr="00002B30" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="3B9044C5" w14:textId="7370BEA6" w:rsidR="00AE23B2" w:rsidRPr="00002B30" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a. Date:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7745" w:type="dxa"/>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidR="0016238B" w:rsidRPr="0016238B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ASM Job No.:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7746" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28AB1E7F" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C3F23" w:rsidRPr="001A530E" w14:paraId="7F7A5F89" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00A15089" w:rsidRPr="001A530E" w14:paraId="7E4D853E" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCA7CB8" w14:textId="77777777" w:rsidR="004C3F23" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="4531506A" w14:textId="77777777" w:rsidR="00A15089" w:rsidRPr="001A530E" w:rsidRDefault="00A15089" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1F75C3" w14:textId="62C6AD8C" w:rsidR="004C3F23" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="0FE6C05D" w14:textId="0C815F4D" w:rsidR="00A15089" w:rsidRDefault="00A15089" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>b. Institution</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00002B30">
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A15089">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="008B71D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00543EC6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="008B71D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ubmitted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A15089">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7745" w:type="dxa"/>
+            <w:tcW w:w="7746" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF5884A" w14:textId="77777777" w:rsidR="004C3F23" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="226E58B3" w14:textId="77777777" w:rsidR="00A15089" w:rsidRPr="001A530E" w:rsidRDefault="00A15089" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="19CBFA71" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="004C3F23" w:rsidRPr="001A530E" w14:paraId="7F7A5F89" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54C7C959" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+          <w:p w14:paraId="2DCA7CB8" w14:textId="77777777" w:rsidR="004C3F23" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F843AA5" w14:textId="33AAA145" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="4C1F75C3" w14:textId="1240E4A6" w:rsidR="004C3F23" w:rsidRDefault="0016238B" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">b. </w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="7745" w:type="dxa"/>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F23">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Institution</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F23" w:rsidRPr="00002B30">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7746" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5ECA8137" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF5884A" w14:textId="77777777" w:rsidR="004C3F23" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="63B6C4D1" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="19CBFA71" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41538443" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+          <w:p w14:paraId="54C7C959" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C05D58F" w14:textId="64D88F4F" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="0F843AA5" w14:textId="5E907C89" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="003B05B9" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">c. </w:t>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F23">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">City, </w:t>
-[...47 lines deleted...]
-            <w:tcW w:w="7745" w:type="dxa"/>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7746" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46DE92E9" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+          <w:p w14:paraId="5ECA8137" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="6C1A3F68" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="63B6C4D1" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75A96D66" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+          <w:p w14:paraId="41538443" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD6DC56" w14:textId="443F29D5" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="3C05D58F" w14:textId="68067181" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="003B05B9" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">d. </w:t>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F23">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Phone:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7745" w:type="dxa"/>
+              <w:t xml:space="preserve">City, </w:t>
+            </w:r>
+            <w:r w:rsidR="007407D0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tate, </w:t>
+            </w:r>
+            <w:r w:rsidR="007407D0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ip </w:t>
+            </w:r>
+            <w:r w:rsidR="007407D0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7746" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70CFB9DD" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+          <w:p w14:paraId="46DE92E9" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="60BB0619" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="6C1A3F68" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45FF56D1" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+          <w:p w14:paraId="75A96D66" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB26843" w14:textId="6371F624" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="7FD6DC56" w14:textId="5A3D449E" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="003B05B9" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">e. </w:t>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F23">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permit </w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="7745" w:type="dxa"/>
+              <w:t>Phone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7746" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A56D877" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+          <w:p w14:paraId="70CFB9DD" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="1CA55F1E" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="60BB0619" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01E5E81E" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+          <w:p w14:paraId="45FF56D1" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C06841D" w14:textId="68B4E2AD" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="004C3F23" w:rsidP="004C3F23">
+          <w:p w14:paraId="6FB26843" w14:textId="7B7E4AAB" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="003B05B9" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">f. </w:t>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F23">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Permit </w:t>
             </w:r>
             <w:r w:rsidR="007407D0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ontact </w:t>
             </w:r>
             <w:r w:rsidR="007407D0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>e</w:t>
+              <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>mail:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7745" w:type="dxa"/>
+              <w:t>ame:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7746" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="510735BC" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A56D877" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="6A38382B" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="1CA55F1E" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E5E81E" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C06841D" w14:textId="37038A31" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="003B05B9" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3F23">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permit </w:t>
+            </w:r>
+            <w:r w:rsidR="007407D0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ontact </w:t>
+            </w:r>
+            <w:r w:rsidR="007407D0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE23B2" w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7746" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="510735BC" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E81F44" w:rsidRPr="001A530E" w14:paraId="2072CB6D" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="362ABC27" w14:textId="77777777" w:rsidR="00E81F44" w:rsidRPr="001A530E" w:rsidRDefault="00E81F44" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10176" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E13961F" w14:textId="67E4B328" w:rsidR="00E81F44" w:rsidRPr="001A530E" w:rsidRDefault="00E81F44" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Has </w:t>
+            </w:r>
+            <w:r w:rsidR="005B208A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this institution, company, agency, or individual previously held an AAA Permit</w:t>
+            </w:r>
+            <w:r w:rsidR="00401424">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within the last </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0152">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3 years</w:t>
+            </w:r>
+            <w:r w:rsidR="005B208A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB0152" w:rsidRPr="001A530E" w14:paraId="36512067" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7C3E4B" w14:textId="77777777" w:rsidR="00AB0152" w:rsidRPr="001A530E" w:rsidRDefault="00AB0152" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDDFC69" w14:textId="77777777" w:rsidR="00AB0152" w:rsidRDefault="00AB0152" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9725" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="126E8E2D" w14:textId="7BD9F5B6" w:rsidR="00AB0152" w:rsidRPr="00FE11C9" w:rsidRDefault="00DA6523" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="1986121179"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B40453" w:rsidRPr="00443BB3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B40453" w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB1AFF" w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A6830">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00907656" w:rsidRPr="001A530E" w14:paraId="2EEDB0F8" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="008B0756" w14:textId="77777777" w:rsidR="00907656" w:rsidRPr="001A530E" w:rsidRDefault="00907656" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A518CC" w14:textId="77777777" w:rsidR="00907656" w:rsidRDefault="00907656" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD6A187" w14:textId="77777777" w:rsidR="00907656" w:rsidRPr="00907656" w:rsidRDefault="00907656" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8825" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B550E9" w14:textId="5238C916" w:rsidR="00907656" w:rsidRPr="00907656" w:rsidRDefault="00907656" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE11C9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If yes, please provide the name of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> previously permitted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE11C9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicant institution, company, agency, or individual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB0152" w:rsidRPr="001A530E" w14:paraId="08DB2302" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="161E5EB0" w14:textId="77777777" w:rsidR="00AB0152" w:rsidRPr="001A530E" w:rsidRDefault="00AB0152" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26235643" w14:textId="77777777" w:rsidR="00AB0152" w:rsidRDefault="00AB0152" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9725" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B11764" w14:textId="1B5C8366" w:rsidR="00AB0152" w:rsidRPr="00FE11C9" w:rsidRDefault="00DA6523" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-10529734"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AB1AFF" w:rsidRPr="00443BB3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB1AFF" w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE11C9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00253943" w:rsidRPr="001A530E" w14:paraId="627692B0" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D865BE9" w14:textId="77777777" w:rsidR="00253943" w:rsidRPr="001A530E" w:rsidRDefault="00253943" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:pStyle w:val="EnvelopeReturn"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7680BC8D" w14:textId="77777777" w:rsidR="00253943" w:rsidRDefault="00253943" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E87577" w14:textId="77777777" w:rsidR="00253943" w:rsidRPr="00253943" w:rsidRDefault="00253943" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8825" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CE754B" w14:textId="474EEB27" w:rsidR="00253943" w:rsidRPr="00253943" w:rsidRDefault="00253943" w:rsidP="004C3F23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1160"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E561B5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E561B5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E561B5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please also submit a completed </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="000937EC" w:rsidRPr="00443BB3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Permit Application Addendum: First Time Applicant Form</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="000937EC" w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with this application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="6A38382B" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F3EB201" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10175" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10176" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="733F9B5D" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="7F3A2677" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="7F3A2677" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09CFAD5B" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Section 2. Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="524F28B0" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="524F28B0" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74E29C16" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10175" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10176" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="348AF7BF" w14:textId="29233439" w:rsidR="00AE23B2" w:rsidRPr="003C0B98" w:rsidRDefault="00C9748B" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="EnvelopeReturn"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0B98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a. List n</w:t>
             </w:r>
             <w:r w:rsidR="00AE23B2" w:rsidRPr="003C0B98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ame(s) to appear on permit; check principal investigator [PI], project director [PD], or both.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="66F1A71B" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="66F1A71B" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41D8BAA9" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="327DAD40" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="003C0B98" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0B98">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1A6C5182" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="003C0B98" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0B98">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8738" w:type="dxa"/>
+            <w:tcW w:w="8825" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="487FB939" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="003C0B98" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0B98">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="313F39AE" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="313F39AE" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5FA4AA1F" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2049839238"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="806" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="4B1F5601" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
                 <w:pPr>
                   <w:pStyle w:val="BodyText2"/>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="360"/>
                     <w:tab w:val="left" w:pos="1620"/>
                   </w:tabs>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A530E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
@@ -1849,166 +2644,165 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="2071452689"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="631" w:type="dxa"/>
+                <w:tcW w:w="545" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="0C33500A" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
                 <w:pPr>
                   <w:pStyle w:val="BodyText2"/>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="360"/>
                     <w:tab w:val="left" w:pos="1620"/>
                   </w:tabs>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A530E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8738" w:type="dxa"/>
+            <w:tcW w:w="8825" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="279243C9" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="60E9175E" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="60E9175E" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6194A2DF" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1203372921"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="806" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="1E393CF9" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
                 <w:pPr>
                   <w:pStyle w:val="BodyText2"/>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="360"/>
                     <w:tab w:val="left" w:pos="1620"/>
                   </w:tabs>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A530E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
@@ -2018,162 +2812,161 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1347248195"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="631" w:type="dxa"/>
+                <w:tcW w:w="545" w:type="dxa"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="14E4EEE2" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
                 <w:pPr>
                   <w:pStyle w:val="BodyText2"/>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="360"/>
                     <w:tab w:val="left" w:pos="1620"/>
                   </w:tabs>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A530E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8738" w:type="dxa"/>
+            <w:tcW w:w="8825" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2DAD0016" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="03A9F642" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="03A9F642" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69326702" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="759645425"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="806" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="4DA6AD37" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
                 <w:pPr>
                   <w:pStyle w:val="BodyText2"/>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="360"/>
                     <w:tab w:val="left" w:pos="1620"/>
                   </w:tabs>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A530E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
@@ -2183,754 +2976,243 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="421610325"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="631" w:type="dxa"/>
+                <w:tcW w:w="545" w:type="dxa"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="0E4FE9A1" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
                 <w:pPr>
                   <w:pStyle w:val="BodyText2"/>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="360"/>
                     <w:tab w:val="left" w:pos="1620"/>
                   </w:tabs>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A530E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8738" w:type="dxa"/>
+            <w:tcW w:w="8825" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2AC28661" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="16EEE404" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="57AA3589" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B689AC3" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1620"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10176" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1705E18A" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1620"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="758E53E6" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2A58EC3D" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
+            <w:tcW w:w="10805" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D4B0C5" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...126 lines deleted...]
-              </w:tabs>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Section 3. Type(s) of Investigation</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="69ABCFD7" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00EC5845" w:rsidRPr="001A530E" w14:paraId="7437AD81" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65AE3BE7" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
+          </w:tcPr>
+          <w:p w14:paraId="703592B1" w14:textId="77777777" w:rsidR="00EC5845" w:rsidRPr="001A530E" w:rsidRDefault="00EC5845" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...120 lines deleted...]
-            <w:tcW w:w="8738" w:type="dxa"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4505" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...30 lines deleted...]
-            <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F514FA8" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
-[...292 lines deleted...]
-          <w:p w14:paraId="689E949D" w14:textId="06852E40" w:rsidR="00EC5845" w:rsidRPr="001A530E" w:rsidRDefault="005A30E3" w:rsidP="00A67F7A">
+          <w:p w14:paraId="689E949D" w14:textId="06852E40" w:rsidR="00EC5845" w:rsidRPr="001A530E" w:rsidRDefault="00DA6523" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1176701021"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2976,61 +3258,61 @@
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26B82866" w14:textId="77777777" w:rsidR="00EC5845" w:rsidRPr="001A530E" w:rsidRDefault="00EC5845" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5311" w:type="dxa"/>
+            <w:tcW w:w="5312" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51B0519C" w14:textId="2AB0304A" w:rsidR="00EC5845" w:rsidRPr="001A530E" w:rsidRDefault="005A30E3" w:rsidP="00A67F7A">
+          <w:p w14:paraId="51B0519C" w14:textId="2AB0304A" w:rsidR="00EC5845" w:rsidRPr="001A530E" w:rsidRDefault="00DA6523" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2090272097"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3051,250 +3333,242 @@
             </w:sdt>
             <w:r w:rsidR="00EC5845" w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC5845">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC5845" w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>paleontological non-collection survey</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="1167C5B0" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="1167C5B0" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17082AEC" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10175" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10176" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F63595B" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="0813BC49" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="0813BC49" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5517AB4E" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Section 4. Repository</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="2FD59530" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="2FD59530" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="782AF40A" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10175" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10176" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="22E11454" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent2"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All project records and any collected artifacts will be deposited at the Arizona State Museum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="2154082C" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="2154082C" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FC90E88" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="001D5A0A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="420"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4F3F44CE" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="001D5A0A">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent2"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5845">
               <w:rPr>
@@ -3335,282 +3609,290 @@
               </w:tcPr>
               <w:p w14:paraId="493F8507" w14:textId="4162C5CB" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00181DDB" w:rsidP="00A67F7A">
                 <w:pPr>
                   <w:pStyle w:val="BodyTextIndent2"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7029" w:type="dxa"/>
+            <w:tcW w:w="7030" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24DF307E" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent2"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="754B8DC1" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="754B8DC1" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FCA54E1" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10175" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10176" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00270DDD" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent2"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="451410FE" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="451410FE" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6E8A2756" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="004C3F23">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Section 5. Permit Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="7939A49C" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="7939A49C" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DDCB8C4" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10175" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10176" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07A8FE8A" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00726F6B">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>An Arizona Antiquities Act Blanket Permit is valid from the begin date of the effective year on the permit to December 31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">An Arizona Antiquities Act Blanket Permit is valid from the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>begin</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> date of the effective year on the permit to December 31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the effective calendar year.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="2D7E9C51" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="2D7E9C51" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="180" w:type="dxa"/>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="336CE285" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="001A530E" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="733AC6E1" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3657,2023 +3939,2009 @@
                   <w:pStyle w:val="BodyText2"/>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="360"/>
                     <w:tab w:val="left" w:pos="1620"/>
                   </w:tabs>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7029" w:type="dxa"/>
+            <w:tcW w:w="7030" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FC1163A" w14:textId="77777777" w:rsidR="005C0E95" w:rsidRPr="001A530E" w:rsidRDefault="005C0E95" w:rsidP="00A67F7A">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="3D5BF23D" w14:textId="77777777" w:rsidTr="001A71E2">
-[...31 lines deleted...]
-      <w:tr w:rsidR="00A03513" w:rsidRPr="006F327C" w14:paraId="0E30AF92" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="00AE23B2" w:rsidRPr="001A530E" w14:paraId="3D5BF23D" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10985" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D3FA2F8" w14:textId="77777777" w:rsidR="00AE23B2" w:rsidRPr="00EC5845" w:rsidRDefault="00AE23B2" w:rsidP="00A67F7A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="1620"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="006F327C" w14:paraId="7721B7BD" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:trPr>
+          <w:trHeight w:val="126"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10805" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DF7958B" w14:textId="4AD02A83" w:rsidR="00A03513" w:rsidRPr="00DC16CD" w:rsidRDefault="00A03513" w:rsidP="007510A1">
+          <w:p w14:paraId="7061E882" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC16CD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Section 6. Rules </w:t>
-[...7 lines deleted...]
-              <w:t>Implementing the AAA</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Section 6. Rules Implementing the AAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03513" w:rsidRPr="006F327C" w14:paraId="3499A262" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="006F327C" w14:paraId="31F666E1" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CCC1EBF" w14:textId="77777777" w:rsidR="00A03513" w:rsidRPr="006F327C" w:rsidRDefault="00A03513" w:rsidP="005238D7">
+          <w:p w14:paraId="6392B8E1" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="006F327C" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10355" w:type="dxa"/>
+            <w:tcW w:w="10176" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DC473C2" w14:textId="77777777" w:rsidR="00A03513" w:rsidRPr="00DC16CD" w:rsidRDefault="00A03513" w:rsidP="005238D7">
+          <w:p w14:paraId="0ECB8D3F" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC16CD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I have read and agree to follow the Rules Implementing the AAA. I understand that not doing so may result in a violation of the AAA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00645CC4" w:rsidRPr="00DC16CD" w14:paraId="1FA9365C" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w14:paraId="07F1E139" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04F75954" w14:textId="77777777" w:rsidR="00645CC4" w:rsidRPr="00DC16CD" w:rsidRDefault="00645CC4" w:rsidP="005238D7">
+          <w:p w14:paraId="54D59A08" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7493862B" w14:textId="51274905" w:rsidR="00645CC4" w:rsidRPr="00DC16CD" w:rsidRDefault="00645CC4" w:rsidP="001D5A0A">
+          <w:p w14:paraId="21830C02" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:left="435" w:right="-375"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC16CD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Check to acknowledge </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D12D581" w14:textId="64070C5E" w:rsidR="00645CC4" w:rsidRPr="00DC16CD" w:rsidRDefault="005A30E3" w:rsidP="005238D7">
+          <w:p w14:paraId="3B70802B" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w:rsidRDefault="00DA6523" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:id w:val="743774938"/>
+                <w:id w:val="-1863739117"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DA605C" w:rsidRPr="00DC16CD">
+                <w:r w:rsidR="004E3A56" w:rsidRPr="00DC16CD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4775" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="202AA92F" w14:textId="626CA56B" w:rsidR="00645CC4" w:rsidRPr="00DC16CD" w:rsidRDefault="00645CC4" w:rsidP="005238D7">
+          <w:p w14:paraId="65F1CA7C" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03513" w:rsidRPr="00DC16CD" w14:paraId="771D6222" w14:textId="77777777" w:rsidTr="001A71E2">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w14:paraId="4A3C5245" w14:textId="77777777" w:rsidTr="00443BB3">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10985" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3997296F" w14:textId="77777777" w:rsidR="00A03513" w:rsidRPr="00DC16CD" w:rsidRDefault="00A03513" w:rsidP="005238D7">
+          <w:p w14:paraId="655A09F1" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11070" w:type="dxa"/>
+        <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="774"/>
         <w:gridCol w:w="3006"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="1709"/>
-        <w:gridCol w:w="3185"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="3275"/>
+        <w:gridCol w:w="270"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="52EE17EA" w14:textId="77777777" w:rsidTr="001E0408">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="5DC383E2" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11070" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14EFE9EE" w14:textId="24083CEB" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="2A06B110" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC16CD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-              <w:t>. Publications</w:t>
+              <w:t>Section 7. Publications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="2E668310" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="30A5CB24" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13185EA7" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00EC5845">
+          <w:p w14:paraId="30A76379" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10350" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10260" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28F3DCB3" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="209FE1CA" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work conducted under this permit will be distributed in the following publications (e.g., technical report):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="0CD67CEF" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="1C7AA27C" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBED3F5" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00EC5845">
+          <w:p w14:paraId="636EE5DD" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10350" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10260" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD61B00" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="30753B8F" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="7ACBE8FA" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="6615B698" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B839D91" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00EC5845">
+          <w:p w14:paraId="27B8381B" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10350" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10260" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="234074C2" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="614D1B1B" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="082C2736" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="3C3EB25E" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11070" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8DD4DF" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="00EC5845" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="6A0AD29D" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00EC5845" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="2588F922" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="57D173D0" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11070" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20E8FEF0" w14:textId="3DA102A6" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="4C4D981D" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
-            <w:r w:rsidR="00DA605C">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="75F1C1FE" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="69121078" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11070" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12CA4CD2" w14:textId="2010F74E" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="1954E641" w14:textId="39A012F5" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120"/>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upon approval and issuance of an Arizona Antiquities Act Project Blanket Permit, the applicant agrees to abide by the Arizona Antiquities Act, A.R.S. §41-841 et seq., and all implementing rules in Arizona Board of Regents Policies 8-201 through 8-207 as authorized by A.R.S. §15-1631.</w:t>
+              <w:t>Upon approval and issuance of an Arizona Antiquities Act Project Blanket Permit, the applicant agrees to abide by the Arizona Antiquities Act, A.R.S. §</w:t>
+            </w:r>
+            <w:r w:rsidR="00526116">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A530E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>41-841 et seq., and all implementing rules in Arizona Board of Regents Policies 8-201 through 8-207.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="1CF5D5DD" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="76E51587" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56AC25D5" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="750EC905" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="705"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25344043" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="5342C791" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="609202AF" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="43EEDE2B" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7DE431" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="3DCDDEF4" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Printed Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3635" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64A805DD" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="1DEF0D7C" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="49321A69" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="51504EF1" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1A4C50" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="4D77C0D2" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71EE6869" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="062D1DF8" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62286BB2" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="0BE3793B" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43B866B4" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="30AE8083" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3635" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1448D578" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="3184DE48" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="0D6389EC" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="12E835E0" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11070" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="222C025E" w14:textId="77777777" w:rsidR="00E27C49" w:rsidRPr="00EC5845" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="10F144C7" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00EC5845" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1160"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="549EC450" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="2D7DD73D" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11070" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAED7EF" w14:textId="513641E3" w:rsidR="00E27C49" w:rsidRPr="001A530E" w:rsidRDefault="00E27C49" w:rsidP="00645CC4">
+          <w:p w14:paraId="716792F6" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="001A530E" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:ind w:right="-375"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
-            <w:r w:rsidR="00DA605C">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="001A530E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27C49" w:rsidRPr="001A530E" w14:paraId="39DD1712" w14:textId="77777777" w:rsidTr="00645CC4">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="07028D16" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="4193"/>
+          <w:trHeight w:val="3554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10620" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F4C0D0B" w14:textId="36361C8D" w:rsidR="00B97766" w:rsidRPr="00ED3DE3" w:rsidRDefault="00E27C49" w:rsidP="00014891">
+          </w:tcPr>
+          <w:p w14:paraId="4FB6F9FA" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00ED3DE3" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3DE3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
-            <w:r w:rsidR="00ED3DE3" w:rsidRPr="00ED3DE3">
-[...160 lines deleted...]
-              <w:t xml:space="preserve">Section 6: The Rules Implementing the AAA can be found here: </w:t>
+            <w:r w:rsidRPr="00124805">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All services offered by ASM must be requested through the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="008A1C28" w:rsidRPr="00DC16CD">
+              <w:r w:rsidRPr="00A1767A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>https://statemuseum.arizona.edu/crm/document/rules-implementing-15-1631-and-41-841</w:t>
+                <w:t>ASM Request Quote for Services</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="4AA22A6A" w14:textId="155E8018" w:rsidR="00B343A1" w:rsidRDefault="00D8692A" w:rsidP="00014891">
+            <w:r w:rsidRPr="00124805">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> website.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A0DC37" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="0006190A" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE2731">
-[...26 lines deleted...]
-          <w:p w14:paraId="51C03802" w14:textId="206BEEE2" w:rsidR="0092389A" w:rsidRPr="0092389A" w:rsidRDefault="00BE2731" w:rsidP="005A30E3">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. Section 1a: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F20124">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ASM Job No. refers to the tracking number given at the time the quote is requested from the ASM Request Quote for Services website.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2CEF23" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="0006190A" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006190A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Section 1b: Institution refers to the company, agency, or institution conducting work.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35DF04A8" w14:textId="75FD45E8" w:rsidR="004E3A56" w:rsidRPr="00DC16CD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...13 lines deleted...]
-            <w:r w:rsidR="0092389A" w:rsidRPr="00BE2731">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006190A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Section 2: If the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0006190A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>persons</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0006190A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listed as a Project Director and/or Principal Investigator </w:t>
+            </w:r>
+            <w:r w:rsidR="00C732F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006190A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:r w:rsidR="00C732F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">been </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006190A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">approved </w:t>
+            </w:r>
+            <w:r w:rsidR="00C732F0" w:rsidRPr="0006190A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">previously </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006190A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by the Arizona State Museum Permits Office, request a Project Director/Principal Investigator Review service from the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00FA3C35">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>ASM Request for Quote Services website</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C26D15" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="008A1C28" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC16CD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Section 6: The Rules Implementing the AAA can be found here: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE3242">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:tooltip="(opens in a new window)" w:history="1">
+              <w:r w:rsidRPr="00AE3242">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Rules implementing A.R.S. § 15-1631 and § 41-841 et seq</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00AE3242">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="08DFA67C" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="007B1274" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3060"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Use this subject heading when submitting the completed form via email: </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2731">
-              <w:rPr>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">. Section 8: </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>h</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">The permit application must be signed by a Principal Investigator listed on this permit who has been </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2731">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reviewed and approved according to the Rules Implementing the Arizona Antiquities Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C136DA" w:rsidRPr="001A530E" w14:paraId="54D5FD2E" w14:textId="77777777" w:rsidTr="00344B22">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="654F8BDC" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="360" w:type="dxa"/>
-          <w:trHeight w:val="1628"/>
+          <w:wAfter w:w="270" w:type="dxa"/>
+          <w:trHeight w:val="612"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...225 lines deleted...]
-              <w:t>Tucson, AZ 85713</w:t>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EB34A6" w14:textId="486EB554" w:rsidR="004E3A56" w:rsidRPr="00443BB3" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g. If this application is sent electronically, you no longer need to mail a hard copy. If you chose to submit solely via hard copy, please us</w:t>
+            </w:r>
+            <w:r w:rsidR="00C732F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C732F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">one of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C732F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443BB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, as appropriate:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00871B42" w:rsidRPr="001A530E" w14:paraId="416F2FBD" w14:textId="77777777" w:rsidTr="00871B42">
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="4CB1B726" w14:textId="77777777" w:rsidTr="00E561B5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="360" w:type="dxa"/>
-          <w:trHeight w:val="738"/>
+          <w:wAfter w:w="270" w:type="dxa"/>
+          <w:trHeight w:val="1628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10710" w:type="dxa"/>
-[...14 lines deleted...]
-            <w:r>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B562AB" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="005E26C4" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00871B42">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44971B9A" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="005E26C4" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E26C4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USPS: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740AC8D8" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="005E26C4" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E26C4">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Permits Office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC807DE" w14:textId="5A2F2A76" w:rsidR="004E3A56" w:rsidRPr="005E26C4" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E26C4">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arizona State Museum </w:t>
+            </w:r>
+            <w:r w:rsidR="00C732F0" w:rsidRPr="005E26C4">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E26C4">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arizona</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E2C42B" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="005E26C4" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E26C4">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P.O. Box 210026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168C440B" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00771FDD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E26C4">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tucson, AZ 85721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1B2A19" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00771FDD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771FDD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FedEx and UPS deliveries ONLY: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="132AC6BB" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00771FDD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771FDD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Permits Office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B16B442" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00771FDD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771FDD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arizona State Museum, Bldg. 26, Rm. 308</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610E32A3" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00771FDD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771FDD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The University of Arizona, Central Receiving</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B97399" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00771FDD" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771FDD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3740 E. 34</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771FDD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771FDD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> St.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D94B35B" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="0006190A" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771FDD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tucson, AZ 85713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3A56" w:rsidRPr="001A530E" w14:paraId="2655B78C" w14:textId="77777777" w:rsidTr="00443BB3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="270" w:type="dxa"/>
+          <w:trHeight w:val="612"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58CC07D7" w14:textId="77777777" w:rsidR="004E3A56" w:rsidRPr="00871B42" w:rsidRDefault="004E3A56" w:rsidP="00E561B5">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00871B42">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00871B42">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Before initiating fieldwork </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">under </w:t>
             </w:r>
             <w:r w:rsidRPr="00871B42">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">an AAA permit, please review ASM’s Submission Procedures and Checklists </w:t>
-[...18 lines deleted...]
-              <w:r w:rsidRPr="00014891">
+              <w:t xml:space="preserve">an AAA permit, please review </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00901595">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>https://www.statemuseum.arizona.edu/sites/default/files/2024-02/asm_mandated_programs_procedures_checklists_2023-07-17.pdf</w:t>
+                <w:t>ASM's Submission Procedures and Checklists guidance document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="1AD1070B" w14:textId="1DD94E3F" w:rsidR="009604F7" w:rsidRDefault="009604F7"/>
     <w:p w14:paraId="4CD430B6" w14:textId="2996BC4C" w:rsidR="00E27C49" w:rsidRDefault="00E27C49" w:rsidP="00871B42"/>
     <w:sectPr w:rsidR="00E27C49" w:rsidSect="002A5F94">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A320CCF" w14:textId="77777777" w:rsidR="00E55C5C" w:rsidRDefault="00E55C5C" w:rsidP="002A5F94">
+    <w:p w14:paraId="4E3C21F9" w14:textId="77777777" w:rsidR="00DA6523" w:rsidRDefault="00DA6523" w:rsidP="002A5F94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25BFAA84" w14:textId="77777777" w:rsidR="00E55C5C" w:rsidRDefault="00E55C5C" w:rsidP="002A5F94">
+    <w:p w14:paraId="623C9C75" w14:textId="77777777" w:rsidR="00DA6523" w:rsidRDefault="00DA6523" w:rsidP="002A5F94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5395"/>
       <w:gridCol w:w="5395"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D632E0" w:rsidRPr="002A5F94" w14:paraId="3620D42E" w14:textId="77777777" w:rsidTr="00D632E0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5395" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="508ADAF6" w14:textId="39AB629F" w:rsidR="00D632E0" w:rsidRPr="002A5F94" w:rsidRDefault="00AE23B2" w:rsidP="00D632E0">
           <w:pPr>
@@ -5692,99 +5960,113 @@
           </w:r>
         </w:p>
         <w:p w14:paraId="79FEDE6A" w14:textId="7CBB4F7E" w:rsidR="00D632E0" w:rsidRPr="002A5F94" w:rsidRDefault="00D632E0" w:rsidP="00D632E0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002A5F94">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Date: </w:t>
           </w:r>
           <w:r w:rsidR="00AE23B2">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>30 October 2015</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="41A77A8D" w14:textId="0474CCCE" w:rsidR="00D632E0" w:rsidRPr="002A5F94" w:rsidRDefault="00A33231" w:rsidP="000E061D">
+        <w:p w14:paraId="41A77A8D" w14:textId="38AC0106" w:rsidR="00D632E0" w:rsidRPr="002A5F94" w:rsidRDefault="00A33231" w:rsidP="000E061D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Last r</w:t>
           </w:r>
           <w:r w:rsidR="00AE23B2">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">evised: </w:t>
           </w:r>
-          <w:r w:rsidR="004473F6">
+          <w:r w:rsidR="002B2723">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>28</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00C00876">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> October </w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="002B2723">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>July</w:t>
+          </w:r>
+          <w:r w:rsidR="00C00876">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="006F327C" w:rsidRPr="00C00876">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidR="004473F6">
+          <w:r w:rsidR="002B2723">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5395" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="51153861" w14:textId="3C21E69F" w:rsidR="00D632E0" w:rsidRPr="00D632E0" w:rsidRDefault="00D632E0" w:rsidP="00D632E0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D632E0">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00D632E0">
@@ -5867,70 +6149,70 @@
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00D632E0">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2478B49E" w14:textId="77777777" w:rsidR="002A5F94" w:rsidRDefault="002A5F94">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F83E261" w14:textId="77777777" w:rsidR="00E55C5C" w:rsidRDefault="00E55C5C" w:rsidP="002A5F94">
+    <w:p w14:paraId="350673C7" w14:textId="77777777" w:rsidR="00DA6523" w:rsidRDefault="00DA6523" w:rsidP="002A5F94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25569250" w14:textId="77777777" w:rsidR="00E55C5C" w:rsidRDefault="00E55C5C" w:rsidP="002A5F94">
+    <w:p w14:paraId="7EC74B67" w14:textId="77777777" w:rsidR="00DA6523" w:rsidRDefault="00DA6523" w:rsidP="002A5F94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5395"/>
       <w:gridCol w:w="5395"/>
     </w:tblGrid>
     <w:tr w:rsidR="002A5F94" w14:paraId="36D930BF" w14:textId="77777777" w:rsidTr="00D91542">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5395" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3BEFAFA0" w14:textId="77777777" w:rsidR="002A5F94" w:rsidRPr="002A5F94" w:rsidRDefault="002A5F94" w:rsidP="002A5F94">
           <w:pPr>
@@ -6023,51 +6305,51 @@
               <w:b/>
               <w:sz w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>BLANKET PERMIT APPLICATION</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="452FCFD3" w14:textId="77777777" w:rsidR="002A5F94" w:rsidRDefault="002A5F94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A880EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E90A3E0"/>
     <w:lvl w:ilvl="0" w:tplc="69344BC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6273,200 +6555,292 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1619605632">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1251818605">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A5F94"/>
     <w:rsid w:val="00014891"/>
+    <w:rsid w:val="0006060F"/>
     <w:rsid w:val="0006190A"/>
     <w:rsid w:val="0007550F"/>
+    <w:rsid w:val="000937EC"/>
+    <w:rsid w:val="000A6830"/>
     <w:rsid w:val="000E061D"/>
+    <w:rsid w:val="000E598B"/>
+    <w:rsid w:val="001021A0"/>
     <w:rsid w:val="001031C0"/>
+    <w:rsid w:val="00111151"/>
+    <w:rsid w:val="00124805"/>
     <w:rsid w:val="001418BB"/>
+    <w:rsid w:val="00144B85"/>
+    <w:rsid w:val="00157F52"/>
+    <w:rsid w:val="0016238B"/>
     <w:rsid w:val="00181DDB"/>
     <w:rsid w:val="001A71E2"/>
     <w:rsid w:val="001D5A0A"/>
     <w:rsid w:val="001E0408"/>
     <w:rsid w:val="001F273E"/>
     <w:rsid w:val="001F2907"/>
     <w:rsid w:val="001F423E"/>
     <w:rsid w:val="00201966"/>
+    <w:rsid w:val="00220318"/>
     <w:rsid w:val="00251137"/>
+    <w:rsid w:val="00253943"/>
+    <w:rsid w:val="0028406E"/>
     <w:rsid w:val="00284457"/>
     <w:rsid w:val="002A5F94"/>
+    <w:rsid w:val="002B2723"/>
+    <w:rsid w:val="002C3ABA"/>
+    <w:rsid w:val="0030050A"/>
     <w:rsid w:val="00344B22"/>
+    <w:rsid w:val="00357800"/>
+    <w:rsid w:val="00375BCC"/>
     <w:rsid w:val="003849A3"/>
+    <w:rsid w:val="00385E7F"/>
+    <w:rsid w:val="003A7DC9"/>
+    <w:rsid w:val="003B05B9"/>
+    <w:rsid w:val="003B2D75"/>
     <w:rsid w:val="003B7940"/>
     <w:rsid w:val="003C0B98"/>
     <w:rsid w:val="003C5567"/>
+    <w:rsid w:val="003C6C94"/>
+    <w:rsid w:val="003D4D62"/>
+    <w:rsid w:val="003F15CE"/>
+    <w:rsid w:val="00401424"/>
+    <w:rsid w:val="00443BB3"/>
     <w:rsid w:val="004473F6"/>
     <w:rsid w:val="004674E7"/>
+    <w:rsid w:val="00482152"/>
     <w:rsid w:val="00490655"/>
+    <w:rsid w:val="0049330B"/>
+    <w:rsid w:val="004950C4"/>
+    <w:rsid w:val="00495342"/>
+    <w:rsid w:val="004B3E57"/>
     <w:rsid w:val="004C3F23"/>
+    <w:rsid w:val="004E3A56"/>
+    <w:rsid w:val="004E4753"/>
+    <w:rsid w:val="00501275"/>
     <w:rsid w:val="0050627C"/>
+    <w:rsid w:val="0050653E"/>
+    <w:rsid w:val="00524EF9"/>
+    <w:rsid w:val="00526116"/>
+    <w:rsid w:val="00543EC6"/>
     <w:rsid w:val="0057265A"/>
     <w:rsid w:val="005A30E3"/>
+    <w:rsid w:val="005B208A"/>
     <w:rsid w:val="005B3D20"/>
     <w:rsid w:val="005C0E95"/>
+    <w:rsid w:val="005D450A"/>
     <w:rsid w:val="005E26C4"/>
     <w:rsid w:val="005E41E6"/>
     <w:rsid w:val="00621E8B"/>
     <w:rsid w:val="00645CC4"/>
     <w:rsid w:val="00651907"/>
     <w:rsid w:val="00665D9B"/>
     <w:rsid w:val="006F327C"/>
+    <w:rsid w:val="006F4D8F"/>
     <w:rsid w:val="00726F6B"/>
     <w:rsid w:val="007407D0"/>
     <w:rsid w:val="007510A1"/>
     <w:rsid w:val="00762A67"/>
     <w:rsid w:val="007661F8"/>
     <w:rsid w:val="00771FDD"/>
+    <w:rsid w:val="00776FBC"/>
     <w:rsid w:val="007B1274"/>
+    <w:rsid w:val="007B4378"/>
+    <w:rsid w:val="007C6DE2"/>
     <w:rsid w:val="0082339F"/>
     <w:rsid w:val="00827E68"/>
     <w:rsid w:val="0084495A"/>
     <w:rsid w:val="00871B42"/>
     <w:rsid w:val="008970F6"/>
     <w:rsid w:val="008A16ED"/>
     <w:rsid w:val="008A1C28"/>
+    <w:rsid w:val="008B71D6"/>
     <w:rsid w:val="008C3C51"/>
+    <w:rsid w:val="008E76E3"/>
+    <w:rsid w:val="00901595"/>
+    <w:rsid w:val="00907656"/>
     <w:rsid w:val="0092389A"/>
+    <w:rsid w:val="009604F7"/>
+    <w:rsid w:val="009B428D"/>
+    <w:rsid w:val="009C67F6"/>
+    <w:rsid w:val="009D69F9"/>
+    <w:rsid w:val="009D78C3"/>
+    <w:rsid w:val="009F0411"/>
+    <w:rsid w:val="009F30EF"/>
     <w:rsid w:val="00A03513"/>
+    <w:rsid w:val="00A15089"/>
+    <w:rsid w:val="00A1767A"/>
     <w:rsid w:val="00A33231"/>
+    <w:rsid w:val="00A72928"/>
+    <w:rsid w:val="00A77BBA"/>
     <w:rsid w:val="00A8672F"/>
+    <w:rsid w:val="00AB0152"/>
+    <w:rsid w:val="00AB1AFF"/>
+    <w:rsid w:val="00AC02EB"/>
+    <w:rsid w:val="00AC08B3"/>
     <w:rsid w:val="00AE23B2"/>
+    <w:rsid w:val="00AE3242"/>
     <w:rsid w:val="00B16783"/>
     <w:rsid w:val="00B343A1"/>
+    <w:rsid w:val="00B40453"/>
     <w:rsid w:val="00B40EF0"/>
     <w:rsid w:val="00B508D9"/>
     <w:rsid w:val="00B97766"/>
     <w:rsid w:val="00BB72D0"/>
     <w:rsid w:val="00BE2731"/>
+    <w:rsid w:val="00BE5BB3"/>
     <w:rsid w:val="00BF170D"/>
     <w:rsid w:val="00C00876"/>
     <w:rsid w:val="00C1067E"/>
     <w:rsid w:val="00C136DA"/>
     <w:rsid w:val="00C36C31"/>
+    <w:rsid w:val="00C63336"/>
+    <w:rsid w:val="00C732F0"/>
     <w:rsid w:val="00C92D02"/>
     <w:rsid w:val="00C9748B"/>
+    <w:rsid w:val="00CA14BB"/>
+    <w:rsid w:val="00CF4E06"/>
     <w:rsid w:val="00D61D55"/>
     <w:rsid w:val="00D632E0"/>
     <w:rsid w:val="00D65D76"/>
     <w:rsid w:val="00D8692A"/>
     <w:rsid w:val="00D91542"/>
     <w:rsid w:val="00DA605C"/>
+    <w:rsid w:val="00DA6523"/>
     <w:rsid w:val="00DC16CD"/>
+    <w:rsid w:val="00DC7C53"/>
+    <w:rsid w:val="00E12D51"/>
+    <w:rsid w:val="00E21B03"/>
     <w:rsid w:val="00E27C49"/>
     <w:rsid w:val="00E3067C"/>
     <w:rsid w:val="00E446E4"/>
     <w:rsid w:val="00E45989"/>
     <w:rsid w:val="00E55C5C"/>
+    <w:rsid w:val="00E66D62"/>
+    <w:rsid w:val="00E81F44"/>
+    <w:rsid w:val="00EB0FAF"/>
     <w:rsid w:val="00EB39BB"/>
+    <w:rsid w:val="00EB554D"/>
     <w:rsid w:val="00EC2A98"/>
     <w:rsid w:val="00EC5845"/>
     <w:rsid w:val="00ED3DE3"/>
+    <w:rsid w:val="00ED6B85"/>
+    <w:rsid w:val="00EE208F"/>
+    <w:rsid w:val="00EE640C"/>
     <w:rsid w:val="00EF4FB3"/>
+    <w:rsid w:val="00F03934"/>
+    <w:rsid w:val="00F20124"/>
+    <w:rsid w:val="00F47E81"/>
     <w:rsid w:val="00F61322"/>
+    <w:rsid w:val="00F63FC6"/>
     <w:rsid w:val="00F813BC"/>
     <w:rsid w:val="00F93E20"/>
+    <w:rsid w:val="00FA3C35"/>
+    <w:rsid w:val="00FB64F1"/>
+    <w:rsid w:val="00FC5D6A"/>
+    <w:rsid w:val="00FE11C9"/>
+    <w:rsid w:val="3970755D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15475CCE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2323776F-F044-4CA2-B69C-E22320E73193}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7156,55 +7530,120 @@
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007407D0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00771FDD"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00501275"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00501275"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00501275"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00501275"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501275"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="514734711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="589312768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7221,51 +7660,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1757552624">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statemuseum.arizona.edu/sites/default/files/2024-02/asm_mandated_programs_procedures_checklists_2023-07-17.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statemuseum.arizona.edu/crm/document/rules-implementing-15-1631-and-41-841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uavpr.arizona.edu/ASM/quoterequest/index.php" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asm_crm@email.arizona.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arizonace.quickbase.com/db/bthqcer2g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arizonace.quickbase.com/db/bthqcer2g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fstatemuseum.arizona.edu%2Fsites%2Fdefault%2Ffiles%2Fpo_aaa_permit_app_first_time.docx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statemuseum.arizona.edu/sites/default/files/2024-02/asm_mandated_programs_procedures_checklists_2023-07-17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asm_crm@email.arizona.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statemuseum.arizona.edu/sites/default/files/rules%20implementing%20ARS%2015_1631%20and%2041_841%20et%20seq.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -7502,125 +7941,189 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A07C3CF5EEDE94CA43BD66505CA5B99" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="628f08fe602f43cb4d524185ba6a74d7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b93d735c-0f3a-439a-978d-aab691942755" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eed0e77d35c3f16ef33922726af5719e" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b93d735c-0f3a-439a-978d-aab691942755">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A07C3CF5EEDE94CA43BD66505CA5B99" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b62e1aaaeb5f5ed97836df5609951e00">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b93d735c-0f3a-439a-978d-aab691942755" xmlns:ns3="8db3f710-f2fc-43be-ad79-a46f95d2fc15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b850be49eea119cdad770770ebb9142" ns2:_="" ns3:_="">
     <xsd:import namespace="b93d735c-0f3a-439a-978d-aab691942755"/>
+    <xsd:import namespace="8db3f710-f2fc-43be-ad79-a46f95d2fc15"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b93d735c-0f3a-439a-978d-aab691942755" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a1dced58-e0b4-42b2-b81d-05092f917ffe" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a1dced58-e0b4-42b2-b81d-05092f917ffe" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8db3f710-f2fc-43be-ad79-a46f95d2fc15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -7679,135 +8182,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71C7C4A1-BD42-4882-83E7-5DAFAD93FA31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45A6C439-4860-47E2-9CE3-19488E81E27B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b93d735c-0f3a-439a-978d-aab691942755"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F19D04D5-ACD8-4D1F-9910-D890C116F0E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45A6C439-4860-47E2-9CE3-19488E81E27B}">
-[...5 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D67080A-A4E5-4857-B499-CC8E31663086}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>616</Words>
-  <Characters>3516</Characters>
+  <Words>641</Words>
+  <Characters>3660</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4124</CharactersWithSpaces>
+  <CharactersWithSpaces>4293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MacFarland, Kathryn Anne - (kmacfarl)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005A07C3CF5EEDE94CA43BD66505CA5B99</vt:lpwstr>
   </property>